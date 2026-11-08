--- v0 (2025-10-12)
+++ v1 (2026-11-08)
@@ -1902,191 +1902,167 @@
       <w:r w:rsidRPr="00144319">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Olsen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E03D292" w14:textId="77777777" w:rsidR="00144319" w:rsidRDefault="00144319" w:rsidP="00D634A4">
       <w:pPr>
         <w:pStyle w:val="Ingenafstand"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E3B8B60" w14:textId="77777777" w:rsidR="00144319" w:rsidRPr="00144319" w:rsidRDefault="00144319" w:rsidP="00D634A4">
       <w:pPr>
         <w:pStyle w:val="Ingenafstand"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D5ED257" w14:textId="23A99E6E" w:rsidR="002E5FFA" w:rsidRPr="00502F0C" w:rsidRDefault="002E5FFA" w:rsidP="00D634A4">
+    <w:p w14:paraId="5D5ED257" w14:textId="185D88DB" w:rsidR="002E5FFA" w:rsidRPr="00502F0C" w:rsidRDefault="002E5FFA" w:rsidP="00D634A4">
       <w:pPr>
         <w:pStyle w:val="Ingenafstand"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00144319">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Senest revideret:</w:t>
       </w:r>
       <w:r w:rsidR="00502F0C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00144319">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00502F0C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005C1370">
+      <w:r w:rsidR="00537770">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>19.10.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B84619" w14:textId="77777777" w:rsidR="00144319" w:rsidRPr="00144319" w:rsidRDefault="00144319" w:rsidP="00D634A4">
+      <w:pPr>
+        <w:pStyle w:val="Ingenafstand"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D65F58A" w14:textId="77777777" w:rsidR="00144319" w:rsidRPr="00144319" w:rsidRDefault="00144319" w:rsidP="00D634A4">
+      <w:pPr>
+        <w:pStyle w:val="Ingenafstand"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55EF0F2B" w14:textId="03A92C1E" w:rsidR="00D634A4" w:rsidRPr="00144319" w:rsidRDefault="002E5FFA">
+      <w:pPr>
+        <w:pStyle w:val="Ingenafstand"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00144319">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Næste revision: </w:t>
+      </w:r>
+      <w:r w:rsidR="00502F0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F0C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-        <w:t>10.06.2025</w:t>
-[...40 lines deleted...]
-      <w:r w:rsidRPr="00502F0C">
+        <w:t xml:space="preserve">enest </w:t>
+      </w:r>
+      <w:r w:rsidR="000249AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">enest </w:t>
-[...30 lines deleted...]
-      </w:pPr>
+        <w:t>31.12.2028</w:t>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D634A4" w:rsidRPr="00144319" w:rsidSect="002E5FFA">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1701" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="107247AB" w14:textId="77777777" w:rsidR="00815FE9" w:rsidRDefault="00815FE9" w:rsidP="00C124A2">
+    <w:p w14:paraId="3841598C" w14:textId="77777777" w:rsidR="00B469E0" w:rsidRDefault="00B469E0" w:rsidP="00C124A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D3871B5" w14:textId="77777777" w:rsidR="00815FE9" w:rsidRDefault="00815FE9" w:rsidP="00C124A2">
+    <w:p w14:paraId="49C00E4C" w14:textId="77777777" w:rsidR="00B469E0" w:rsidRDefault="00B469E0" w:rsidP="00C124A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -2104,61 +2080,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D6C22C9" w14:textId="77777777" w:rsidR="00815FE9" w:rsidRDefault="00815FE9" w:rsidP="00C124A2">
+    <w:p w14:paraId="052719FF" w14:textId="77777777" w:rsidR="00B469E0" w:rsidRDefault="00B469E0" w:rsidP="00C124A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="377AF504" w14:textId="77777777" w:rsidR="00815FE9" w:rsidRDefault="00815FE9" w:rsidP="00C124A2">
+    <w:p w14:paraId="1DCC922E" w14:textId="77777777" w:rsidR="00B469E0" w:rsidRDefault="00B469E0" w:rsidP="00C124A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60F56772"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AA783378"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -2260,142 +2236,151 @@
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1384598730">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C124A2"/>
     <w:rsid w:val="00013FA7"/>
+    <w:rsid w:val="000249AC"/>
     <w:rsid w:val="000514D1"/>
     <w:rsid w:val="000749A9"/>
     <w:rsid w:val="00083A79"/>
     <w:rsid w:val="000916A4"/>
     <w:rsid w:val="000C4E97"/>
     <w:rsid w:val="00144319"/>
     <w:rsid w:val="001B7C0F"/>
     <w:rsid w:val="001D3950"/>
     <w:rsid w:val="00204368"/>
     <w:rsid w:val="00207046"/>
     <w:rsid w:val="00263158"/>
     <w:rsid w:val="002755E7"/>
     <w:rsid w:val="002B0248"/>
     <w:rsid w:val="002C784B"/>
     <w:rsid w:val="002E5FFA"/>
     <w:rsid w:val="003448B3"/>
     <w:rsid w:val="003658E8"/>
+    <w:rsid w:val="00452017"/>
     <w:rsid w:val="00453868"/>
     <w:rsid w:val="004F53F3"/>
     <w:rsid w:val="00500809"/>
     <w:rsid w:val="00502F0C"/>
+    <w:rsid w:val="00537770"/>
     <w:rsid w:val="00565FB5"/>
     <w:rsid w:val="005C1370"/>
     <w:rsid w:val="00682380"/>
     <w:rsid w:val="00696635"/>
     <w:rsid w:val="00724BC0"/>
     <w:rsid w:val="00740B9B"/>
     <w:rsid w:val="00815FE9"/>
     <w:rsid w:val="008954AA"/>
+    <w:rsid w:val="00954951"/>
     <w:rsid w:val="00AD1A88"/>
+    <w:rsid w:val="00B469E0"/>
     <w:rsid w:val="00BC5861"/>
     <w:rsid w:val="00C124A2"/>
+    <w:rsid w:val="00C53F48"/>
     <w:rsid w:val="00C6680B"/>
     <w:rsid w:val="00CA0801"/>
+    <w:rsid w:val="00CC723D"/>
     <w:rsid w:val="00D634A4"/>
     <w:rsid w:val="00D961D5"/>
     <w:rsid w:val="00DD2FFE"/>
     <w:rsid w:val="00DF3B58"/>
     <w:rsid w:val="00E40C85"/>
     <w:rsid w:val="00E47CE4"/>
+    <w:rsid w:val="00E62533"/>
     <w:rsid w:val="00E7030B"/>
     <w:rsid w:val="00E72A5E"/>
     <w:rsid w:val="00E73412"/>
+    <w:rsid w:val="00EA79C6"/>
     <w:rsid w:val="00EC3718"/>
     <w:rsid w:val="00ED3140"/>
     <w:rsid w:val="00F1132D"/>
     <w:rsid w:val="00F544B4"/>
     <w:rsid w:val="00F967C5"/>
     <w:rsid w:val="00FB65B9"/>
     <w:rsid w:val="00FC5DA5"/>
     <w:rsid w:val="00FD482C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="da-DK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5ECF93EF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2F338C89-1467-42B7-86BD-05D6BE6F4FD4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="da-DK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
@@ -3272,52 +3257,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101002952D0D14180394FB93A8709288DBEDC" ma:contentTypeVersion="16" ma:contentTypeDescription="Opret et nyt dokument." ma:contentTypeScope="" ma:versionID="4735ccee2cfaaf24d7dd4c643289f69b">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f05574e9-5fac-4680-bf36-6f6e1a3217ef" xmlns:ns3="96f784d9-d2b8-4157-b2c6-a9bdb8b7d81a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7ac3421a937190af2d539653b7b615ac" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101002952D0D14180394FB93A8709288DBEDC" ma:contentTypeVersion="16" ma:contentTypeDescription="Opret et nyt dokument." ma:contentTypeScope="" ma:versionID="f09fdaad98623fdd935e958b55f067c3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f05574e9-5fac-4680-bf36-6f6e1a3217ef" xmlns:ns3="96f784d9-d2b8-4157-b2c6-a9bdb8b7d81a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bf2583329cefc1b2133eb74ed056543f" ns2:_="" ns3:_="">
     <xsd:import namespace="f05574e9-5fac-4680-bf36-6f6e1a3217ef"/>
     <xsd:import namespace="96f784d9-d2b8-4157-b2c6-a9bdb8b7d81a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -3523,125 +3508,125 @@
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="96f784d9-d2b8-4157-b2c6-a9bdb8b7d81a" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f05574e9-5fac-4680-bf36-6f6e1a3217ef">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E98525CF-B80A-4D3A-9466-636028B5AB74}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F960B5A4-9100-4784-9E2E-770D68204540}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f05574e9-5fac-4680-bf36-6f6e1a3217ef"/>
     <ds:schemaRef ds:uri="96f784d9-d2b8-4157-b2c6-a9bdb8b7d81a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBA99953-A4F9-4510-857D-8ED4F6BA1725}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB8FA2BB-B000-48EC-B1B5-969CE5FA3BFC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="96f784d9-d2b8-4157-b2c6-a9bdb8b7d81a"/>
     <ds:schemaRef ds:uri="f05574e9-5fac-4680-bf36-6f6e1a3217ef"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E18C66E2-E320-425B-B5D8-9E5994854D67}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>945</Words>
+  <Words>944</Words>
   <Characters>5765</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>48</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6697</CharactersWithSpaces>
+  <CharactersWithSpaces>6696</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bogholder</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101002952D0D14180394FB93A8709288DBEDC</vt:lpwstr>